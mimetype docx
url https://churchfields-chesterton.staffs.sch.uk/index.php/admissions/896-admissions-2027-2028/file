--- v0 (2025-12-28)
+++ v1 (2026-10-16)
@@ -425,184 +425,141 @@
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF20B5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Head: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bradley Hand" w:hAnsi="Bradley Hand"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>D. Beardsmore</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588B20E5" w14:textId="77777777" w:rsidR="005A1488" w:rsidRDefault="005A1488" w:rsidP="005A1488">
+    <w:p w14:paraId="588B20E5" w14:textId="051F1C05" w:rsidR="005A1488" w:rsidRDefault="005A1488" w:rsidP="005A1488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002F561D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve">Consultation </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002F561D">
+        <w:t xml:space="preserve">Date: </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date: </w:t>
-[...9 lines deleted...]
-        <w:t>25</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="002F561D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="002F561D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006C2B41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>November</w:t>
+        <w:t>February</w:t>
       </w:r>
       <w:r w:rsidRPr="002F561D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006C2B41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>5 – 12</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002F79E1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-          <w:vertAlign w:val="superscript"/>
-[...33 lines deleted...]
-        <w:t>Comments to: office@collectivevisiontrust.org.uk</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="531EEF03" w14:textId="77777777" w:rsidR="000F7A13" w:rsidRDefault="000F7A13" w:rsidP="000F7A13">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="574B8B5C" w14:textId="77777777" w:rsidR="004551EE" w:rsidRDefault="004551EE" w:rsidP="000F7A13">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52CA81FA" w14:textId="77777777" w:rsidR="000F7A13" w:rsidRDefault="000F7A13" w:rsidP="00796BCD">
       <w:pPr>
         <w:pStyle w:val="Default"/>
@@ -805,74 +762,50 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Parents have the right to express a preference for the school that they wish their child to attend. However, if the total number of preferenc</w:t>
       </w:r>
       <w:r w:rsidR="009D5516">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>es for admission to Ch</w:t>
       </w:r>
       <w:r w:rsidR="00345679">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>urchfields</w:t>
       </w:r>
       <w:r w:rsidRPr="00245D81">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Primary School exceeds the Academy’s Planned Admission Number, the following order of priority is used to allocate the available places: </w:t>
-      </w:r>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">allocate the available places. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1759D56F" w14:textId="77777777" w:rsidR="006A3CD1" w:rsidRPr="00245D81" w:rsidRDefault="006A3CD1" w:rsidP="006A3CD1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F36A47B" w14:textId="5D1A2782" w:rsidR="004D08CC" w:rsidRPr="00BB5DDC" w:rsidRDefault="004D08CC" w:rsidP="004D08CC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5DDC">
@@ -1253,51 +1186,50 @@
       <w:r w:rsidR="006A3CD1">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or to obtain a map of the catchment area.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CB45325" w14:textId="3877AC0E" w:rsidR="00CA08B9" w:rsidRPr="00AE4BF9" w:rsidRDefault="007E0B9B" w:rsidP="00AE4BF9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE4BF9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="004B4588" w:rsidRPr="00AE4BF9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">hildren </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE4BF9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="004B4588" w:rsidRPr="00AE4BF9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>arranged in order of priority according to how near their home address</w:t>
       </w:r>
       <w:r w:rsidR="00CA08B9" w:rsidRPr="00AE4BF9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">es are to the main gate of the </w:t>
@@ -1319,51 +1251,59 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">School.  </w:t>
       </w:r>
       <w:r w:rsidR="00CA08B9" w:rsidRPr="00AE4BF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CA08B9" w:rsidRPr="00AE4BF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>School</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CA08B9" w:rsidRPr="00AE4BF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> uses a Geographical Information System (GIS) to calculate home to school distances in miles. The measurement is calculated using Ordnance Survey (OS) data from an applicant's home address to the main front gate of the school. The coordinates of an applicant's home address are determined using the Local Land and Property Gazetteer (LLPG) and OS Address Point data.</w:t>
+        <w:t xml:space="preserve"> uses a Geographical Information System (GIS) to calculate home to school distances in miles. The measurement is </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA08B9" w:rsidRPr="00AE4BF9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>calculated using Ordnance Survey (OS) data from an applicant's home address to the main front gate of the school. The coordinates of an applicant's home address are determined using the Local Land and Property Gazetteer (LLPG) and OS Address Point data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3088FB53" w14:textId="5FAC8617" w:rsidR="00465579" w:rsidRDefault="00CA08B9" w:rsidP="00465579">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00245D81">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">The home address is considered to be the child’s along with their parent/carer’s main and genuine principal place of residence at the time of the allocation of places i.e. where they are normally and regularly living. If a child is resident with friends or relatives (for reasons other than legal guardianship) the friends or </w:t>
       </w:r>
       <w:r w:rsidR="00F124D6" w:rsidRPr="00245D81">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>relatives</w:t>
       </w:r>
       <w:r w:rsidRPr="00245D81">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
@@ -1486,63 +1426,63 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>places</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00295BA3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> then that place is likely to be withdrawn.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C9B9648" w14:textId="77777777" w:rsidR="00465579" w:rsidRDefault="00465579" w:rsidP="00465579">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DC4D21B" w14:textId="274CDEC8" w:rsidR="006A3CD1" w:rsidRDefault="00AE4BF9" w:rsidP="006A3CD1">
+    <w:p w14:paraId="0DC4D21B" w14:textId="7616C61B" w:rsidR="006A3CD1" w:rsidRDefault="00AE4BF9" w:rsidP="006A3CD1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>In accordance with legislation, children who have a statutory statement of special educational need or an Education, Health and Care Plan (EHCP) that names a particular school as being the most appropriate to meet the child’s needs must be admitted to that school.  This will reduce the amount of place available to other applicants.</w:t>
+        <w:t>In accordance with legislation, children who have an Education, Health and Care Plan (EHCP) that names a particular school as being the most appropriate to meet the child’s needs must be admitted to that school.  This will reduce the amount of place available to other applicants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B0B61B7" w14:textId="77777777" w:rsidR="006A3CD1" w:rsidRDefault="006A3CD1" w:rsidP="006A3CD1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15A942B3" w14:textId="0EB09921" w:rsidR="006A3CD1" w:rsidRDefault="006A3CD1" w:rsidP="006A3CD1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C729D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Looked after children means children who are looked after by a local authority with section 22 (1) of the Children Act 1989 and who is (a) in care of a Local Authority, or (b) being provided with accommodation by a Local Authority in the exercise of their social services functions (see definition 22 (1) of the Children Act 1989) at the time of making an application to a school.  This includes children who were adopted under the Adoption Act 1976 (see section 12 adoption orders) and children who were adopted under Adoption and Children Act 2002 (see section 46 adoption orders).</w:t>
@@ -1622,70 +1562,70 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Waiting lists </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C2159DA" w14:textId="77777777" w:rsidR="00245D81" w:rsidRPr="00245D81" w:rsidRDefault="00245D81" w:rsidP="00CD61AD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00245D81">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Unsuccessful applicants will be placed on a waiting list in accordance with the criteria stated above and not based on the date their application was received. If places become available after the offer date they will be offered according to the child at the top of the waiting list. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0680E893" w14:textId="08BFCE65" w:rsidR="00245D81" w:rsidRPr="00245D81" w:rsidRDefault="00245D81" w:rsidP="00CD61AD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00245D81">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Waiting Lists will be kept until the end of the </w:t>
       </w:r>
       <w:r w:rsidR="00A955AA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="007A722B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A6703DB" w14:textId="77777777" w:rsidR="00245D81" w:rsidRPr="00245D81" w:rsidRDefault="00245D81" w:rsidP="00CD61AD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1867,184 +1807,185 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5381ECDF" w14:textId="77777777" w:rsidR="00CD61AD" w:rsidRPr="00245D81" w:rsidRDefault="00CD61AD" w:rsidP="00CD61AD">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CD61AD" w:rsidRPr="00245D81" w:rsidSect="00B36BE9">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EB8C1F9" w14:textId="77777777" w:rsidR="00375EC5" w:rsidRDefault="00375EC5" w:rsidP="000F0A70">
+    <w:p w14:paraId="0CC0A72E" w14:textId="77777777" w:rsidR="001A27EE" w:rsidRDefault="001A27EE" w:rsidP="000F0A70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="595558A7" w14:textId="77777777" w:rsidR="00375EC5" w:rsidRDefault="00375EC5" w:rsidP="000F0A70">
+    <w:p w14:paraId="2FC0CC16" w14:textId="77777777" w:rsidR="001A27EE" w:rsidRDefault="001A27EE" w:rsidP="000F0A70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000500000000020000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bradley Hand">
     <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000FF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000111" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79D210CF" w14:textId="77777777" w:rsidR="00375EC5" w:rsidRDefault="00375EC5" w:rsidP="000F0A70">
+    <w:p w14:paraId="0B40D5A6" w14:textId="77777777" w:rsidR="001A27EE" w:rsidRDefault="001A27EE" w:rsidP="000F0A70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C747ABD" w14:textId="77777777" w:rsidR="00375EC5" w:rsidRDefault="00375EC5" w:rsidP="000F0A70">
+    <w:p w14:paraId="2AE241C9" w14:textId="77777777" w:rsidR="001A27EE" w:rsidRDefault="001A27EE" w:rsidP="000F0A70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="7E46E37D" w14:textId="3C070001" w:rsidR="000F0A70" w:rsidRPr="00716332" w:rsidRDefault="000F0A70" w:rsidP="000F0A70">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00716332">
@@ -2868,126 +2809,131 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1013219074">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="740754642">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2025983892">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="549926406">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1933127756">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1488087381">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B36BE9"/>
     <w:rsid w:val="000342D3"/>
     <w:rsid w:val="0009305E"/>
     <w:rsid w:val="000A3E88"/>
     <w:rsid w:val="000F0A70"/>
     <w:rsid w:val="000F7A13"/>
     <w:rsid w:val="00114796"/>
     <w:rsid w:val="00126C14"/>
     <w:rsid w:val="00166F27"/>
+    <w:rsid w:val="001A27EE"/>
     <w:rsid w:val="001C511F"/>
     <w:rsid w:val="00245D81"/>
     <w:rsid w:val="002E3AC8"/>
     <w:rsid w:val="003412F7"/>
     <w:rsid w:val="00345679"/>
     <w:rsid w:val="00365B78"/>
     <w:rsid w:val="00375EC5"/>
     <w:rsid w:val="003C35B3"/>
+    <w:rsid w:val="003F7E72"/>
     <w:rsid w:val="00440930"/>
     <w:rsid w:val="004551EE"/>
     <w:rsid w:val="00455FAB"/>
     <w:rsid w:val="00465579"/>
     <w:rsid w:val="004B4588"/>
     <w:rsid w:val="004B66C2"/>
     <w:rsid w:val="004D08CC"/>
     <w:rsid w:val="005433D7"/>
     <w:rsid w:val="005A1488"/>
     <w:rsid w:val="006141E9"/>
     <w:rsid w:val="006A0E67"/>
     <w:rsid w:val="006A3CD1"/>
+    <w:rsid w:val="006C2B41"/>
     <w:rsid w:val="006F7751"/>
     <w:rsid w:val="0073163D"/>
     <w:rsid w:val="00735615"/>
     <w:rsid w:val="007675EE"/>
     <w:rsid w:val="00776EFA"/>
     <w:rsid w:val="00796BCD"/>
     <w:rsid w:val="007A722B"/>
+    <w:rsid w:val="007C2F2C"/>
     <w:rsid w:val="007E0B9B"/>
     <w:rsid w:val="008039B9"/>
     <w:rsid w:val="00830799"/>
     <w:rsid w:val="00867654"/>
     <w:rsid w:val="00876203"/>
     <w:rsid w:val="00916AB1"/>
     <w:rsid w:val="00951B7D"/>
     <w:rsid w:val="009D1DDE"/>
     <w:rsid w:val="009D5516"/>
     <w:rsid w:val="00A064E0"/>
     <w:rsid w:val="00A313A7"/>
     <w:rsid w:val="00A955AA"/>
     <w:rsid w:val="00AB2DD2"/>
     <w:rsid w:val="00AE4BF9"/>
     <w:rsid w:val="00AF6369"/>
     <w:rsid w:val="00B36BE9"/>
     <w:rsid w:val="00BA57C6"/>
     <w:rsid w:val="00BA6E43"/>
     <w:rsid w:val="00BF06CF"/>
+    <w:rsid w:val="00C3320E"/>
     <w:rsid w:val="00CA08B9"/>
     <w:rsid w:val="00CA4247"/>
     <w:rsid w:val="00CD61AD"/>
     <w:rsid w:val="00D83288"/>
     <w:rsid w:val="00DD20A5"/>
     <w:rsid w:val="00F124D6"/>
     <w:rsid w:val="00F4053C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
@@ -3917,75 +3863,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A99F50E9-764C-BF41-8312-B162DD9FB4A5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1454</Words>
-  <Characters>8291</Characters>
+  <Words>1706</Words>
+  <Characters>7713</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>69</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>202</Lines>
+  <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Chesterton Community Sports College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9726</CharactersWithSpaces>
+  <CharactersWithSpaces>9355</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Billy</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DOCID">
     <vt:r8>276193</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="COMPANYID">
     <vt:r8>2122615655</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="SERIALNO">